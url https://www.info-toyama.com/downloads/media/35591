--- v0 (2025-12-06)
+++ v1 (2026-05-04)
@@ -1,122 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2D8CFAAF" w14:textId="50EE2971" w:rsidR="004C356A" w:rsidRPr="005410A5" w:rsidRDefault="001B1DF0" w:rsidP="00C01DF6">
+    <w:p w14:paraId="2D8CFAAF" w14:textId="6E5C9F0E" w:rsidR="004C356A" w:rsidRPr="005410A5" w:rsidRDefault="001B1DF0" w:rsidP="00C01DF6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005410A5">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
-      <w:r w:rsidR="005410A5" w:rsidRPr="005410A5">
+      <w:r w:rsidR="003951F4">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>７</w:t>
+        <w:t>８</w:t>
       </w:r>
       <w:r w:rsidR="00C01DF6" w:rsidRPr="005410A5">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>年度</w:t>
       </w:r>
       <w:r w:rsidR="00105430" w:rsidRPr="005410A5">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A021A6" w:rsidRPr="005410A5">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>とやま観光</w:t>
       </w:r>
+      <w:r w:rsidR="003951F4">
+        <w:rPr>
+          <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ビジネスアカデミー</w:t>
+      </w:r>
       <w:r w:rsidR="00105430" w:rsidRPr="005410A5">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">塾 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C01DF6" w:rsidRPr="005410A5">
         <w:rPr>
           <w:rFonts w:ascii="BIZ UDゴシック" w:eastAsia="BIZ UDゴシック" w:hAnsi="BIZ UDゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>受講願書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9801" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -406,77 +416,70 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3828B65A" w14:textId="77777777" w:rsidR="002A386E" w:rsidRPr="00591609" w:rsidRDefault="002A386E" w:rsidP="00886DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7472" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE85ECF" w14:textId="77777777" w:rsidR="002A386E" w:rsidRPr="00591609" w:rsidRDefault="002A386E" w:rsidP="00F90B07">
+          <w:p w14:paraId="0CE85ECF" w14:textId="1718580E" w:rsidR="002A386E" w:rsidRPr="00591609" w:rsidRDefault="002A386E" w:rsidP="00F90B07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">電話：　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="00105430" w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t>ファックス：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00591609" w:rsidRPr="00591609" w14:paraId="5C6A9889" w14:textId="77777777" w:rsidTr="00FB37A5">
         <w:trPr>
           <w:trHeight w:val="646"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49D43D26" w14:textId="77777777" w:rsidR="00624F68" w:rsidRPr="00591609" w:rsidRDefault="006956AB" w:rsidP="000C71FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
@@ -599,77 +602,70 @@
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53D0052E" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00591609" w:rsidRDefault="006956AB" w:rsidP="00886DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7472" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E639F6F" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00591609" w:rsidRDefault="006956AB" w:rsidP="00F90B07">
+          <w:p w14:paraId="6E639F6F" w14:textId="1BF6D69F" w:rsidR="006956AB" w:rsidRPr="00591609" w:rsidRDefault="006956AB" w:rsidP="00F90B07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">電話：　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="00105430" w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t>ファックス：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00591609" w:rsidRPr="00591609" w14:paraId="46327C71" w14:textId="77777777" w:rsidTr="00D9481B">
         <w:trPr>
           <w:trHeight w:val="870"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="307E0C8D" w14:textId="77777777" w:rsidR="000F0456" w:rsidRPr="00591609" w:rsidRDefault="00F81F13" w:rsidP="000F0456">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
@@ -873,91 +869,91 @@
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（主な職歴等）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="254620B9" w14:textId="77777777" w:rsidR="00C01DF6" w:rsidRPr="00591609" w:rsidRDefault="00C01DF6" w:rsidP="00624F68">
+          <w:p w14:paraId="254620B9" w14:textId="1FFA278B" w:rsidR="00C01DF6" w:rsidRPr="00591609" w:rsidRDefault="00C01DF6" w:rsidP="00624F68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（例）</w:t>
             </w:r>
             <w:r w:rsidR="00624F68" w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
-            <w:r w:rsidR="00105430" w:rsidRPr="00591609">
-[...4 lines deleted...]
-              <w:t>10</w:t>
+            <w:r w:rsidR="003951F4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
             </w:r>
             <w:r w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>年4月～</w:t>
             </w:r>
-            <w:r w:rsidR="001B197B" w:rsidRPr="00591609">
-[...4 lines deleted...]
-              <w:t>H25</w:t>
+            <w:r w:rsidR="003951F4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>R8</w:t>
             </w:r>
             <w:r w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>年3月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3764" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E62250A" w14:textId="77777777" w:rsidR="00C01DF6" w:rsidRPr="00591609" w:rsidRDefault="00C01DF6" w:rsidP="00F90B07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
@@ -1052,50 +1048,123 @@
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3764" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="110C7D7F" w14:textId="77777777" w:rsidR="00C01DF6" w:rsidRPr="00591609" w:rsidRDefault="00C01DF6" w:rsidP="00F90B07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="003951F4" w:rsidRPr="00591609" w14:paraId="12E8EAEB" w14:textId="77777777" w:rsidTr="00FB37A5">
+        <w:trPr>
+          <w:trHeight w:val="690"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2329" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7662A80A" w14:textId="77777777" w:rsidR="003951F4" w:rsidRPr="00591609" w:rsidRDefault="003951F4" w:rsidP="00886DDC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3708" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D58882" w14:textId="7C65D74A" w:rsidR="003951F4" w:rsidRPr="00591609" w:rsidRDefault="003951F4" w:rsidP="00886DDC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00591609">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>年　　月～　　年　　月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3764" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E2CD40" w14:textId="77777777" w:rsidR="003951F4" w:rsidRPr="00591609" w:rsidRDefault="003951F4" w:rsidP="00F90B07">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00591609" w:rsidRPr="00591609" w14:paraId="775604A1" w14:textId="77777777" w:rsidTr="00FB37A5">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09F7678A" w14:textId="77777777" w:rsidR="00D975B2" w:rsidRPr="00591609" w:rsidRDefault="00D975B2" w:rsidP="00886DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1224,53 +1293,53 @@
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3764" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43BB65F3" w14:textId="77777777" w:rsidR="00C01DF6" w:rsidRPr="00591609" w:rsidRDefault="00C01DF6" w:rsidP="00F90B07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00591609" w:rsidRPr="00591609" w14:paraId="4E8E2FF1" w14:textId="77777777" w:rsidTr="00FB37A5">
+      <w:tr w:rsidR="00591609" w:rsidRPr="00591609" w14:paraId="4E8E2FF1" w14:textId="77777777" w:rsidTr="003951F4">
         <w:trPr>
-          <w:trHeight w:val="1729"/>
+          <w:trHeight w:val="1184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="303800C2" w14:textId="77777777" w:rsidR="00624F68" w:rsidRPr="00591609" w:rsidRDefault="00624F68" w:rsidP="00886DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>希望するコース</w:t>
@@ -1299,114 +1368,106 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>して</w:t>
             </w:r>
             <w:r w:rsidR="00624F68" w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ください）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7472" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66762F8B" w14:textId="41FCE5F0" w:rsidR="00624F68" w:rsidRPr="00591609" w:rsidRDefault="00624F68" w:rsidP="00D416DA">
+          <w:p w14:paraId="66762F8B" w14:textId="5AED048F" w:rsidR="00624F68" w:rsidRPr="00591609" w:rsidRDefault="00624F68" w:rsidP="00D416DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>（　　　　）</w:t>
             </w:r>
+            <w:r w:rsidR="00835E4C">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>観光ビジネス</w:t>
+            </w:r>
             <w:r w:rsidR="00646630" w:rsidRPr="00646630">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>高付加価値対応基礎コース</w:t>
-[...43 lines deleted...]
-              <w:t>（　　　　）観光ガイドコース　インバウンド専攻</w:t>
+              <w:t>コース</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43D49CBF" w14:textId="7444BD7A" w:rsidR="00624F68" w:rsidRPr="00591609" w:rsidRDefault="00105430" w:rsidP="00D416DA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00591609">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>（　　　　）</w:t>
+            </w:r>
+            <w:r w:rsidR="003951F4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>インバウンド</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00591609">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ガイドコース</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00591609" w:rsidRPr="00591609" w14:paraId="2A7812BB" w14:textId="77777777" w:rsidTr="00FB37A5">
         <w:trPr>
           <w:trHeight w:val="603"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EC1E8A4" w14:textId="77777777" w:rsidR="003057B6" w:rsidRPr="00591609" w:rsidRDefault="00A021A6" w:rsidP="00A021A6">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
@@ -1502,77 +1563,84 @@
             <w:r w:rsidR="00105430" w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　コース受講</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00591609" w:rsidRPr="00591609" w14:paraId="72D94330" w14:textId="77777777" w:rsidTr="00FB37A5">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9801" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B7356E4" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00591609" w:rsidRDefault="006956AB" w:rsidP="00B80258">
+          <w:p w14:paraId="5B7356E4" w14:textId="4E999817" w:rsidR="006956AB" w:rsidRPr="00591609" w:rsidRDefault="006956AB" w:rsidP="00B80258">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>とや</w:t>
             </w:r>
             <w:r w:rsidR="00A021A6" w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ま観光</w:t>
             </w:r>
+            <w:r w:rsidR="003951F4">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ビジネスアカデミー</w:t>
+            </w:r>
             <w:r w:rsidR="00B80258" w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>塾をお知りになったきっかけ（○をつけてください。いくつでも可。）</w:t>
+              <w:t>をお知りになったきっかけ（○をつけてください。）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00591609" w:rsidRPr="00591609" w14:paraId="4B2239A9" w14:textId="77777777" w:rsidTr="00FB37A5">
         <w:trPr>
           <w:trHeight w:val="634"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13F38AE4" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00591609" w:rsidRDefault="006956AB" w:rsidP="00F90B07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1831,51 +1899,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>・これまでの活動内容</w:t>
             </w:r>
             <w:r w:rsidR="002101B3" w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>について、具体的にご記入ください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00591609" w:rsidRPr="00591609" w14:paraId="574BED91" w14:textId="77777777" w:rsidTr="00886DDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A7E30FD" w14:textId="77777777" w:rsidR="00A010F7" w:rsidRPr="00591609" w:rsidRDefault="002101B3" w:rsidP="00886DDC">
+          <w:p w14:paraId="2A7E30FD" w14:textId="556710B0" w:rsidR="00A010F7" w:rsidRPr="00591609" w:rsidRDefault="002101B3" w:rsidP="00886DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（例）</w:t>
             </w:r>
             <w:r w:rsidR="00A010F7" w:rsidRPr="00591609">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ホテルのフロント業務に従事しており、お客様の問い合わせなどにより県内観光地等を紹介している</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="462A1614" w14:textId="77777777" w:rsidR="002101B3" w:rsidRPr="00591609" w:rsidRDefault="002101B3" w:rsidP="00A010F7">
             <w:pPr>
               <w:ind w:firstLineChars="300" w:firstLine="580"/>
               <w:rPr>
@@ -2096,89 +2164,65 @@
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FEE9D5B" w14:textId="77777777" w:rsidR="002101B3" w:rsidRPr="00591609" w:rsidRDefault="002101B3" w:rsidP="00886DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00591609" w:rsidRPr="00591609" w14:paraId="474BB94A" w14:textId="77777777" w:rsidTr="00B80258">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
           </w:tcPr>
-          <w:p w14:paraId="2788D478" w14:textId="7C90F108" w:rsidR="002101B3" w:rsidRPr="00591609" w:rsidRDefault="00132C31" w:rsidP="00D416DA">
+          <w:p w14:paraId="2788D478" w14:textId="28905BC3" w:rsidR="002101B3" w:rsidRPr="00591609" w:rsidRDefault="003951F4" w:rsidP="00D416DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00591609">
+            <w:r w:rsidRPr="003951F4">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>課題や悩みを解決するため、とやま観光</w:t>
-[...23 lines deleted...]
-              <w:t>ご記入ください。</w:t>
+              <w:t>課題や悩みを解決するため、とやま観光ビジネスアカデミーで学びたいことと、今後の活動（業務）にどう活かしたいか等について、具体的にご記入ください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00591609" w:rsidRPr="00591609" w14:paraId="1943595A" w14:textId="77777777" w:rsidTr="00886DDC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9610" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F102E1D" w14:textId="77777777" w:rsidR="002101B3" w:rsidRPr="00591609" w:rsidRDefault="002101B3" w:rsidP="00886DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6AC5ED64" w14:textId="77777777" w:rsidR="002101B3" w:rsidRPr="00591609" w:rsidRDefault="002101B3" w:rsidP="00886DDC">
             <w:pPr>
               <w:rPr>
@@ -2221,51 +2265,59 @@
           </w:p>
           <w:p w14:paraId="548A68E3" w14:textId="77777777" w:rsidR="002101B3" w:rsidRPr="00591609" w:rsidRDefault="002101B3" w:rsidP="00886DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5CE6BB35" w14:textId="77777777" w:rsidR="002101B3" w:rsidRPr="00591609" w:rsidRDefault="002101B3" w:rsidP="00886DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1AA8CBEE" w14:textId="77777777" w:rsidR="002101B3" w:rsidRPr="00591609" w:rsidRDefault="002101B3" w:rsidP="00886DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58A41D9C" w14:textId="77777777" w:rsidR="002101B3" w:rsidRPr="00591609" w:rsidRDefault="002101B3" w:rsidP="00886DDC">
+          <w:p w14:paraId="58A41D9C" w14:textId="77777777" w:rsidR="002101B3" w:rsidRDefault="002101B3" w:rsidP="00886DDC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="056ED241" w14:textId="77777777" w:rsidR="003951F4" w:rsidRPr="00591609" w:rsidRDefault="003951F4" w:rsidP="00886DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B10D3B2" w14:textId="77777777" w:rsidR="002101B3" w:rsidRPr="00591609" w:rsidRDefault="002101B3" w:rsidP="00886DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F962E54" w14:textId="77777777" w:rsidR="002101B3" w:rsidRPr="00591609" w:rsidRDefault="002101B3" w:rsidP="00886DDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F7C1E1C" w14:textId="77777777" w:rsidR="002101B3" w:rsidRPr="00591609" w:rsidRDefault="002101B3" w:rsidP="00886DDC">
             <w:pPr>
@@ -2284,177 +2336,208 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0EB321C8" w14:textId="77777777" w:rsidR="00D6189C" w:rsidRPr="00591609" w:rsidRDefault="00D6189C" w:rsidP="00646630">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D6189C" w:rsidRPr="00591609" w:rsidSect="006956AB">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1304" w:right="1247" w:bottom="1134" w:left="1247" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="342" w:charSpace="-3426"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="565D4A0B" w14:textId="77777777" w:rsidR="002D5582" w:rsidRDefault="002D5582" w:rsidP="00155713">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7B2660AB" w14:textId="77777777" w:rsidR="002D5582" w:rsidRDefault="002D5582" w:rsidP="00155713">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BIZ UDゴシック">
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002F7" w:usb1="2AC7EDF8" w:usb2="00000012" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0923A35E" w14:textId="77777777" w:rsidR="002D5582" w:rsidRDefault="002D5582" w:rsidP="00155713">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="05E298FE" w14:textId="77777777" w:rsidR="002D5582" w:rsidRDefault="002D5582" w:rsidP="00155713">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="53D39433" w14:textId="4D9A92DD" w:rsidR="00981C1C" w:rsidRPr="001B1BE4" w:rsidRDefault="001C2813" w:rsidP="00646630">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53D39433" w14:textId="2F7B7AC1" w:rsidR="00981C1C" w:rsidRPr="001B1BE4" w:rsidRDefault="001C2813" w:rsidP="00646630">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:ind w:right="280"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>（高付加価値対応基礎コース、ガイドコース）</w:t>
+      <w:t>（</w:t>
+    </w:r>
+    <w:r w:rsidR="003951F4">
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>観光ビジネス</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>コース、</w:t>
+    </w:r>
+    <w:r w:rsidR="003951F4">
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>インバウンド</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>ガイドコース）</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="193"/>
   <w:drawingGridVerticalSpacing w:val="171"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="25601">
+    <o:shapedefaults v:ext="edit" spidmax="29697">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -2462,144 +2545,151 @@
   <w:rsids>
     <w:rsidRoot w:val="00C01DF6"/>
     <w:rsid w:val="0000214F"/>
     <w:rsid w:val="00095A93"/>
     <w:rsid w:val="000C7056"/>
     <w:rsid w:val="000C71FE"/>
     <w:rsid w:val="000F0456"/>
     <w:rsid w:val="000F7527"/>
     <w:rsid w:val="00105430"/>
     <w:rsid w:val="00132C31"/>
     <w:rsid w:val="00155713"/>
     <w:rsid w:val="001B197B"/>
     <w:rsid w:val="001B1BE4"/>
     <w:rsid w:val="001B1DF0"/>
     <w:rsid w:val="001B5FB3"/>
     <w:rsid w:val="001C2813"/>
     <w:rsid w:val="002101B3"/>
     <w:rsid w:val="00211121"/>
     <w:rsid w:val="00216AD9"/>
     <w:rsid w:val="002676DF"/>
     <w:rsid w:val="002875CB"/>
     <w:rsid w:val="002A386E"/>
     <w:rsid w:val="002D5582"/>
     <w:rsid w:val="002F3265"/>
     <w:rsid w:val="003057B6"/>
+    <w:rsid w:val="0033173E"/>
     <w:rsid w:val="0034676C"/>
     <w:rsid w:val="00364D39"/>
+    <w:rsid w:val="003951F4"/>
     <w:rsid w:val="003B238C"/>
+    <w:rsid w:val="003E636C"/>
     <w:rsid w:val="00407BAB"/>
     <w:rsid w:val="00421F50"/>
     <w:rsid w:val="004C356A"/>
     <w:rsid w:val="00507E88"/>
     <w:rsid w:val="005410A5"/>
+    <w:rsid w:val="00542117"/>
     <w:rsid w:val="00556554"/>
     <w:rsid w:val="00591609"/>
     <w:rsid w:val="00624F68"/>
     <w:rsid w:val="00646630"/>
     <w:rsid w:val="006956AB"/>
     <w:rsid w:val="00710D42"/>
     <w:rsid w:val="00717936"/>
     <w:rsid w:val="00725883"/>
     <w:rsid w:val="00754284"/>
     <w:rsid w:val="0077406F"/>
     <w:rsid w:val="007C5F39"/>
     <w:rsid w:val="00805FAB"/>
+    <w:rsid w:val="00835E4C"/>
     <w:rsid w:val="00836A1F"/>
     <w:rsid w:val="00856DF2"/>
     <w:rsid w:val="00865654"/>
     <w:rsid w:val="008764BD"/>
     <w:rsid w:val="00886DDC"/>
     <w:rsid w:val="008947D1"/>
     <w:rsid w:val="008C02AD"/>
     <w:rsid w:val="008D7F5A"/>
     <w:rsid w:val="00981C1C"/>
     <w:rsid w:val="00A010F7"/>
     <w:rsid w:val="00A021A6"/>
     <w:rsid w:val="00B00C82"/>
     <w:rsid w:val="00B421AA"/>
     <w:rsid w:val="00B43B41"/>
     <w:rsid w:val="00B53DEB"/>
     <w:rsid w:val="00B6070E"/>
     <w:rsid w:val="00B80258"/>
     <w:rsid w:val="00B9027C"/>
     <w:rsid w:val="00B90C64"/>
     <w:rsid w:val="00BC6E13"/>
     <w:rsid w:val="00BF6E24"/>
     <w:rsid w:val="00C01DF6"/>
     <w:rsid w:val="00C465BA"/>
+    <w:rsid w:val="00D1298D"/>
     <w:rsid w:val="00D250D6"/>
     <w:rsid w:val="00D416DA"/>
+    <w:rsid w:val="00D43821"/>
     <w:rsid w:val="00D530F9"/>
     <w:rsid w:val="00D54BBB"/>
     <w:rsid w:val="00D6189C"/>
     <w:rsid w:val="00D9481B"/>
     <w:rsid w:val="00D975B2"/>
     <w:rsid w:val="00DB4F2C"/>
     <w:rsid w:val="00DC1B4A"/>
     <w:rsid w:val="00E139EC"/>
     <w:rsid w:val="00F23B9D"/>
     <w:rsid w:val="00F252D9"/>
     <w:rsid w:val="00F81F13"/>
     <w:rsid w:val="00F90B07"/>
     <w:rsid w:val="00FB37A5"/>
     <w:rsid w:val="00FC4403"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="25601">
+    <o:shapedefaults v:ext="edit" spidmax="29697">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="21AD3152"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A34F0152-5781-4C68-979D-DFD08F1CC5D9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -2984,51 +3074,51 @@
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:rsid w:val="008947D1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="吹き出し (文字)"/>
     <w:link w:val="a8"/>
     <w:rsid w:val="008947D1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -3275,76 +3365,76 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC27277A-908A-46E3-AB27-C491FB1ACAC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>589</Words>
-  <Characters>268</Characters>
+  <Words>598</Words>
+  <Characters>271</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>856</CharactersWithSpaces>
+  <CharactersWithSpaces>868</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>観光地域づくり推進担当</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>