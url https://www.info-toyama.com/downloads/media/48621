--- v0 (2025-12-06)
+++ v1 (2026-05-04)
@@ -1,2735 +1,2331 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="64DE2788" w14:textId="0490A47D" w:rsidR="004C356A" w:rsidRPr="003B6217" w:rsidRDefault="00DE4CA7" w:rsidP="00C01DF6">
+    <w:p w14:paraId="1FD24F77" w14:textId="7AF98F9E" w:rsidR="003C6405" w:rsidRPr="00F942A7" w:rsidRDefault="00DE4CA7" w:rsidP="00F942A7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F942A7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
-      <w:r w:rsidR="009B66F9">
+      <w:r w:rsidR="00A50F35" w:rsidRPr="00F942A7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>７</w:t>
+        <w:t>８</w:t>
       </w:r>
-      <w:r w:rsidR="00C01DF6" w:rsidRPr="003B6217">
+      <w:r w:rsidR="00C01DF6" w:rsidRPr="00F942A7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>年度</w:t>
       </w:r>
-      <w:r w:rsidR="00105430" w:rsidRPr="003B6217">
+      <w:r w:rsidRPr="00F942A7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>とやま観光</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A50F35" w:rsidRPr="00F942A7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>とやま観光</w:t>
+        <w:t>ビジネスアカデミー</w:t>
       </w:r>
-      <w:r w:rsidR="00105430" w:rsidRPr="003B6217">
+      <w:r w:rsidR="003B6217" w:rsidRPr="00F942A7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>塾</w:t>
+        <w:t>（グローバルコース）</w:t>
       </w:r>
-      <w:r w:rsidR="003B6217" w:rsidRPr="003B6217">
+      <w:r w:rsidR="00105430" w:rsidRPr="00F942A7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>（グローバルコース）</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00105430" w:rsidRPr="003B6217">
+      <w:r w:rsidR="00C01DF6" w:rsidRPr="00F942A7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>受講願書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9801" w:type="dxa"/>
+        <w:tblW w:w="10475" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="687"/>
         <w:gridCol w:w="1246"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="524"/>
         <w:gridCol w:w="1351"/>
         <w:gridCol w:w="579"/>
-        <w:gridCol w:w="1254"/>
+        <w:gridCol w:w="454"/>
+        <w:gridCol w:w="800"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="677"/>
-        <w:gridCol w:w="2797"/>
+        <w:gridCol w:w="3471"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006956AB" w:rsidRPr="00886DDC" w14:paraId="30374A76" w14:textId="77777777" w:rsidTr="00FB37A5">
-[...1 lines deleted...]
-          <w:trHeight w:val="132"/>
+      <w:tr w:rsidR="006956AB" w:rsidRPr="00FF3A96" w14:paraId="30374A76" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="399F7E26" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00886DDC" w:rsidRDefault="006956AB" w:rsidP="00886DDC">
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="399F7E26" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00FF3A96" w:rsidRDefault="006956AB" w:rsidP="00886DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ふりがな</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7472" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="8146" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36B7474E" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00886DDC" w:rsidRDefault="006956AB" w:rsidP="00F90B07">
-[...11 lines deleted...]
-          <w:trHeight w:val="639"/>
+          <w:p w14:paraId="36B7474E" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00FF3A96" w:rsidRDefault="006956AB" w:rsidP="00F90B07">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006956AB" w:rsidRPr="00FF3A96" w14:paraId="7A43407B" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="54306383" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00886DDC" w:rsidRDefault="006956AB" w:rsidP="00886DDC">
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54306383" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00FF3A96" w:rsidRDefault="006956AB" w:rsidP="00886DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>氏名</w:t>
             </w:r>
-            <w:r w:rsidR="00B53DEB" w:rsidRPr="00886DDC">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00B53DEB" w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（漢字）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7472" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="8146" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F667FD7" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00886DDC" w:rsidRDefault="006956AB" w:rsidP="00F90B07">
-[...11 lines deleted...]
-          <w:trHeight w:val="862"/>
+          <w:p w14:paraId="5F667FD7" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00FF3A96" w:rsidRDefault="006956AB" w:rsidP="00F90B07">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE4CA7" w:rsidRPr="00FF3A96" w14:paraId="3F818097" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="010DA5AD" w14:textId="77777777" w:rsidR="00DE4CA7" w:rsidRPr="00886DDC" w:rsidRDefault="00DE4CA7" w:rsidP="00886DDC">
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="010DA5AD" w14:textId="77777777" w:rsidR="00DE4CA7" w:rsidRPr="00FF3A96" w:rsidRDefault="00DE4CA7" w:rsidP="00886DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>生年月日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7472" w:type="dxa"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="3238938E" w14:textId="77777777" w:rsidR="00DE4CA7" w:rsidRPr="00886DDC" w:rsidRDefault="00DE4CA7" w:rsidP="00886DDC">
+            <w:tcW w:w="8146" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03997C0C" w14:textId="77777777" w:rsidR="00DE4CA7" w:rsidRPr="00FF3A96" w:rsidRDefault="00DE4CA7" w:rsidP="00F90B07">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>昭和・平成　　　　　年　　　　　月　　　　　日生</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3238938E" w14:textId="77777777" w:rsidR="00DE4CA7" w:rsidRPr="00FF3A96" w:rsidRDefault="00DE4CA7" w:rsidP="00886DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...28 lines deleted...]
-          <w:trHeight w:val="209"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　　　　　　　　　（　　　　　　）歳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E92AD4" w:rsidRPr="00FF3A96" w14:paraId="3E450F2F" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="662EFEC7" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00886DDC" w:rsidRDefault="00E92AD4" w:rsidP="00886DDC">
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="662EFEC7" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00FF3A96" w:rsidRDefault="00E92AD4" w:rsidP="00886DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...21 lines deleted...]
-            <w:gridSpan w:val="7"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>連絡先住所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8146" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33F0F940" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00886DDC" w:rsidRDefault="00E92AD4" w:rsidP="00DE4CA7">
+          <w:p w14:paraId="33F0F940" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00FF3A96" w:rsidRDefault="00E92AD4" w:rsidP="00DE4CA7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〒</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E96E7BD" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00886DDC" w:rsidRDefault="00E92AD4" w:rsidP="00DE4CA7">
+          <w:p w14:paraId="3E96E7BD" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00FF3A96" w:rsidRDefault="00E92AD4" w:rsidP="00DE4CA7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:trHeight w:val="401"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E92AD4" w:rsidRPr="00FF3A96" w14:paraId="784BEABD" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A644986" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00886DDC" w:rsidRDefault="00E92AD4" w:rsidP="00886DDC">
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A644986" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00FF3A96" w:rsidRDefault="00E92AD4" w:rsidP="00886DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-            <w:gridSpan w:val="7"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8146" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74659682" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00886DDC" w:rsidRDefault="00E92AD4" w:rsidP="00DE4CA7">
+          <w:p w14:paraId="74659682" w14:textId="31455746" w:rsidR="00E92AD4" w:rsidRPr="00FF3A96" w:rsidRDefault="00E92AD4" w:rsidP="00DE4CA7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...62 lines deleted...]
-          <w:trHeight w:val="401"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>電　　話：</w:t>
+            </w:r>
+            <w:r w:rsidR="00D426E2" w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E92AD4" w:rsidRPr="00FF3A96" w14:paraId="300CECC5" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="13795C0F" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00886DDC" w:rsidRDefault="00E92AD4" w:rsidP="00886DDC">
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13795C0F" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00FF3A96" w:rsidRDefault="00E92AD4" w:rsidP="00886DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-            <w:gridSpan w:val="7"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8146" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31CD679E" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00886DDC" w:rsidRDefault="00E92AD4" w:rsidP="00DE4CA7">
+          <w:p w14:paraId="31CD679E" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00FF3A96" w:rsidRDefault="00E92AD4" w:rsidP="00DE4CA7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">携帯電話：　　　　　　　　　　</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E0F76">
-[...2 lines deleted...]
-                <w:spacing w:val="30"/>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:spacing w:val="52"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
                 <w:fitText w:val="892" w:id="881082881"/>
               </w:rPr>
               <w:t>E-mai</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E0F76">
-[...2 lines deleted...]
-                <w:spacing w:val="15"/>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:spacing w:val="2"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
                 <w:fitText w:val="892" w:id="881082881"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92AD4" w:rsidRPr="00886DDC" w14:paraId="5889EF75" w14:textId="77777777" w:rsidTr="00E92AD4">
-[...1 lines deleted...]
-          <w:trHeight w:val="670"/>
+      <w:tr w:rsidR="00E92AD4" w:rsidRPr="00FF3A96" w14:paraId="5889EF75" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7AE40945" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00886DDC" w:rsidRDefault="00E92AD4" w:rsidP="00E92AD4">
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE40945" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00FF3A96" w:rsidRDefault="00E92AD4" w:rsidP="00E92AD4">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>職　　業</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7472" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="8146" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="194495C1" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRDefault="00E92AD4" w:rsidP="00E92AD4">
-[...10 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="194495C1" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00FF3A96" w:rsidRDefault="00E92AD4" w:rsidP="00E92AD4">
+            <w:pPr>
+              <w:ind w:firstLineChars="100" w:firstLine="193"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">創業準備者 ・ 経営者 ・ 会社役員 ・ 自営業者 ・ 会社員 ・ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7731BFFD" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRDefault="00E92AD4" w:rsidP="00E92AD4">
-[...10 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="7731BFFD" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00FF3A96" w:rsidRDefault="00E92AD4" w:rsidP="00E92AD4">
+            <w:pPr>
+              <w:ind w:firstLineChars="100" w:firstLine="193"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">公務員 ・ 団体職員 ・ 学生 ・主婦 ・ フリーター ・ パート ・ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A9F3390" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00886DDC" w:rsidRDefault="00E92AD4" w:rsidP="00E92AD4">
-[...10 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="4A9F3390" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00FF3A96" w:rsidRDefault="00E92AD4" w:rsidP="00E92AD4">
+            <w:pPr>
+              <w:ind w:firstLineChars="100" w:firstLine="193"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>無職 ・ その他（　　　　　　　　　　　　　　　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006956AB" w:rsidRPr="00886DDC" w14:paraId="40E2ADF4" w14:textId="77777777" w:rsidTr="00E92AD4">
-[...1 lines deleted...]
-          <w:trHeight w:val="646"/>
+      <w:tr w:rsidR="006956AB" w:rsidRPr="00FF3A96" w14:paraId="40E2ADF4" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3EB434AB" w14:textId="77777777" w:rsidR="00624F68" w:rsidRPr="00886DDC" w:rsidRDefault="006956AB" w:rsidP="000C71FE">
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB434AB" w14:textId="77777777" w:rsidR="00624F68" w:rsidRPr="00FF3A96" w:rsidRDefault="006956AB" w:rsidP="000C71FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>勤務先</w:t>
             </w:r>
-            <w:r w:rsidR="00624F68">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00624F68" w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（所属）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7472" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="8146" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="225563CF" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00886DDC" w:rsidRDefault="006956AB" w:rsidP="00DE4CA7">
+          <w:p w14:paraId="225563CF" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00FF3A96" w:rsidRDefault="006956AB" w:rsidP="00DE4CA7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006956AB" w:rsidRPr="00886DDC" w14:paraId="39C0FC73" w14:textId="77777777" w:rsidTr="00FB37A5">
-[...1 lines deleted...]
-          <w:trHeight w:val="467"/>
+      <w:tr w:rsidR="006956AB" w:rsidRPr="00FF3A96" w14:paraId="39C0FC73" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5338347E" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00886DDC" w:rsidRDefault="006956AB" w:rsidP="00886DDC">
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5338347E" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00FF3A96" w:rsidRDefault="006956AB" w:rsidP="00886DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-            <w:gridSpan w:val="7"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8146" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E42B139" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00886DDC" w:rsidRDefault="006956AB" w:rsidP="00DE4CA7">
+          <w:p w14:paraId="2E42B139" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00FF3A96" w:rsidRDefault="006956AB" w:rsidP="00DE4CA7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〒</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F959D51" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00886DDC" w:rsidRDefault="006956AB" w:rsidP="00DE4CA7">
+          <w:p w14:paraId="4F959D51" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00FF3A96" w:rsidRDefault="006956AB" w:rsidP="00DE4CA7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:trHeight w:val="484"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006956AB" w:rsidRPr="00FF3A96" w14:paraId="6DD6705D" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3BA1A151" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00886DDC" w:rsidRDefault="006956AB" w:rsidP="00886DDC">
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA1A151" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00FF3A96" w:rsidRDefault="006956AB" w:rsidP="00886DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-            <w:gridSpan w:val="7"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8146" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="42B67C96" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00886DDC" w:rsidRDefault="006956AB" w:rsidP="00DE4CA7">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B67C96" w14:textId="0FA28A49" w:rsidR="006956AB" w:rsidRPr="00FF3A96" w:rsidRDefault="006956AB" w:rsidP="00DE4CA7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">電話：　　　　　　　　　</w:t>
             </w:r>
-            <w:r w:rsidR="00105430">
-[...2 lines deleted...]
-                <w:sz w:val="24"/>
+            <w:r w:rsidR="00105430" w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidRPr="00886DDC">
-[...11 lines deleted...]
-          <w:trHeight w:val="690"/>
+            <w:r w:rsidR="00A50F35" w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>FAX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w14:paraId="0FD37DAD" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="56A192E0" w14:textId="77777777" w:rsidR="00C01DF6" w:rsidRPr="00886DDC" w:rsidRDefault="00C01DF6" w:rsidP="00886DDC">
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F8C7538" w14:textId="701F2F27" w:rsidR="003C6405" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="003C6405">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="0F8C7538" w14:textId="77777777" w:rsidR="00C01DF6" w:rsidRPr="00886DDC" w:rsidRDefault="00C01DF6" w:rsidP="00886DDC">
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>学歴・職歴</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3708" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7990A8" w14:textId="6400C3C4" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00CC4106" w:rsidP="00CC4106">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-            <w:gridSpan w:val="4"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>年　　月～　　年　　月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4438" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...83 lines deleted...]
-          <w:trHeight w:val="690"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44AF300F" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00F90B07">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w14:paraId="6321C3EA" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F89219A" w14:textId="77777777" w:rsidR="00C01DF6" w:rsidRPr="00886DDC" w:rsidRDefault="00C01DF6" w:rsidP="00886DDC">
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F89219A" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00886DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ADADCED" w14:textId="77777777" w:rsidR="00C01DF6" w:rsidRPr="00886DDC" w:rsidRDefault="00C01DF6" w:rsidP="00886DDC">
-            <w:pPr>
+          <w:p w14:paraId="0ADADCED" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00CC4106">
+            <w:pPr>
+              <w:ind w:firstLine="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...41 lines deleted...]
-            <w:tcW w:w="3764" w:type="dxa"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>年　　月～　　年　　月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4438" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="095A2A9F" w14:textId="77777777" w:rsidR="00C01DF6" w:rsidRPr="00886DDC" w:rsidRDefault="00C01DF6" w:rsidP="00F90B07">
-[...11 lines deleted...]
-          <w:trHeight w:val="690"/>
+          <w:p w14:paraId="095A2A9F" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00F90B07">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w14:paraId="4E65694D" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2165E404" w14:textId="77777777" w:rsidR="00D975B2" w:rsidRPr="00886DDC" w:rsidRDefault="00D975B2" w:rsidP="00886DDC">
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2165E404" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00886DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE93888" w14:textId="77777777" w:rsidR="00D975B2" w:rsidRPr="00886DDC" w:rsidRDefault="00D975B2" w:rsidP="00886DDC">
+          <w:p w14:paraId="5CE93888" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00886DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>年　　月～　　年　　月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3764" w:type="dxa"/>
+            <w:tcW w:w="4438" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2A9364" w14:textId="77777777" w:rsidR="00D975B2" w:rsidRPr="00886DDC" w:rsidRDefault="00D975B2" w:rsidP="00F90B07">
-[...11 lines deleted...]
-          <w:trHeight w:val="690"/>
+          <w:p w14:paraId="7A2A9364" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00F90B07">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w14:paraId="5F871024" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2385801F" w14:textId="77777777" w:rsidR="00C01DF6" w:rsidRPr="00886DDC" w:rsidRDefault="00C01DF6" w:rsidP="00886DDC">
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2385801F" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00886DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...2 lines deleted...]
-          <w:p w14:paraId="5390F43C" w14:textId="77777777" w:rsidR="00C01DF6" w:rsidRPr="00886DDC" w:rsidRDefault="00C01DF6" w:rsidP="00886DDC">
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5390F43C" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00886DDC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...41 lines deleted...]
-            <w:tcW w:w="3764" w:type="dxa"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>年　　月～　　年　　月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4438" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...15 lines deleted...]
-          <w:trHeight w:val="603"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF68CDE" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00F90B07">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w14:paraId="60D12B1C" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E44B86" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3708" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16320E20" w14:textId="74E523BA" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>年　　月～　　年　　月</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4438" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1954AF2E" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w14:paraId="31AF52A4" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2329" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3119F8A7" w14:textId="77777777" w:rsidR="00365F0D" w:rsidRDefault="00DE4CA7" w:rsidP="00DE4CA7">
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B96665C" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>これまでの</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B8319B5" w14:textId="1639590D" w:rsidR="00DE4CA7" w:rsidRPr="00A021A6" w:rsidRDefault="00DE4CA7" w:rsidP="00DE4CA7">
+          <w:p w14:paraId="5B8319B5" w14:textId="6C816897" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>とやま観光塾の受講歴</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7472" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="8146" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7E0C6B" w14:textId="77777777" w:rsidR="00DE4CA7" w:rsidRPr="00886DDC" w:rsidRDefault="00DE4CA7" w:rsidP="00DE4CA7">
-[...9 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="4F7E0C6B" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>平成・令和　　年度　　　　　　　　　　　　　　　コース受講</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006956AB" w:rsidRPr="00886DDC" w14:paraId="26AD2EB1" w14:textId="77777777" w:rsidTr="003B6217">
+      <w:tr w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w14:paraId="26AD2EB1" w14:textId="77777777" w:rsidTr="00F942A7">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9801" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="10475" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
-[...14 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E023B64" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>海外留学経験や英語に関して取得しているスキル（TOEIC、TOFEL、英検など）があれば記入してください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E92AD4" w:rsidRPr="00886DDC" w14:paraId="5781836F" w14:textId="77777777" w:rsidTr="003B6217">
+      <w:tr w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w14:paraId="5781836F" w14:textId="77777777" w:rsidTr="00CC4106">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10475" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE4FB17" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w14:paraId="6901B11A" w14:textId="77777777" w:rsidTr="00CC4106">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10475" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9C309D" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC4106" w:rsidRPr="00FF3A96" w14:paraId="31EBDC1F" w14:textId="77777777" w:rsidTr="00CC4106">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10475" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7702650F" w14:textId="77777777" w:rsidR="00F942A7" w:rsidRPr="00FF3A96" w:rsidRDefault="00F942A7" w:rsidP="00E84ECC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w14:paraId="31F78B1C" w14:textId="77777777" w:rsidTr="00F942A7">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9801" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="10475" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F429E3" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>次のパソコン操作について、できる操作に○を記入してください。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w14:paraId="27754C9F" w14:textId="77777777" w:rsidTr="00CC4106">
+        <w:trPr>
+          <w:trHeight w:val="278"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10475" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE4FB17" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00886DDC" w:rsidRDefault="00E92AD4" w:rsidP="00B80258">
-[...16 lines deleted...]
-            <w:gridSpan w:val="10"/>
+          <w:p w14:paraId="00A07A02" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ワープロ機能（ワードなど）を使って、文書・図表などを作成　　　　　　　　（　　　　　）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w14:paraId="2FF0B65A" w14:textId="77777777" w:rsidTr="00CC4106">
+        <w:trPr>
+          <w:trHeight w:val="369"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10475" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9C309D" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00886DDC" w:rsidRDefault="00E92AD4" w:rsidP="00B80258">
-[...25 lines deleted...]
-          <w:p w14:paraId="00F429E3" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00886DDC" w:rsidRDefault="00E92AD4" w:rsidP="00DE4CA7">
+          <w:p w14:paraId="5A094032" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...22 lines deleted...]
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>表計算機能（エクセルなど）を使って、簡単な計算表などを作成　　　　　　　（　　　　　）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w14:paraId="7D192860" w14:textId="77777777" w:rsidTr="00CC4106">
+        <w:trPr>
+          <w:trHeight w:val="147"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10475" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00A07A02" w14:textId="77777777" w:rsidR="00E92AD4" w:rsidRPr="00E92AD4" w:rsidRDefault="006B0D96" w:rsidP="00DE4CA7">
+          <w:p w14:paraId="40905BA9" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
-[...61 lines deleted...]
-      <w:tr w:rsidR="00E92AD4" w:rsidRPr="00886DDC" w14:paraId="7D192860" w14:textId="77777777" w:rsidTr="00DE4CA7">
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>プレゼンテーション機能（パワーポイントなど）使って、発表資料などを作成　（　　　　　）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w14:paraId="25FD8709" w14:textId="77777777" w:rsidTr="00F942A7">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9801" w:type="dxa"/>
-[...41 lines deleted...]
-            <w:gridSpan w:val="10"/>
+            <w:tcW w:w="10475" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
-[...28 lines deleted...]
-          <w:trHeight w:val="634"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="492EDDBD" w14:textId="4B4D15B6" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>グローバルコースをお知りになったきっかけ（○をつけてください。いくつでも可。）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w14:paraId="32AE72F1" w14:textId="77777777" w:rsidTr="00952CD9">
+        <w:trPr>
+          <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="687" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-                <w:sz w:val="24"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A3222EA" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1246" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w14:paraId="407218CA" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00886DDC" w:rsidRDefault="006956AB" w:rsidP="00886DDC">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="407218CA" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>新　聞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w14:paraId="742DD68B" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00886DDC" w:rsidRDefault="006956AB" w:rsidP="00886DDC">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B464B37" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="742DD68B" w14:textId="77777777" w:rsidR="003C6405" w:rsidRPr="003C6405" w:rsidRDefault="003C6405" w:rsidP="003C6405">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w14:paraId="1D8C988C" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00886DDC" w:rsidRDefault="006956AB" w:rsidP="00886DDC">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8C988C" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952CD9">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ホームページ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="579" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w14:paraId="35C4E4B0" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00886DDC" w:rsidRDefault="006956AB" w:rsidP="00886DDC">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C4E4B0" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="24"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1544" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5D8605C2" w14:textId="77777777" w:rsidR="006956AB" w:rsidRPr="00886DDC" w:rsidRDefault="006956AB" w:rsidP="00886DDC">
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8605C2" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>知人・友人の紹介</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="dxa"/>
-            <w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7997CACD" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3471" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F4C06D2" w14:textId="77777777" w:rsidR="00E84ECC" w:rsidRPr="00FF3A96" w:rsidRDefault="00E84ECC" w:rsidP="00E84ECC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3A96">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>その他（　　　　　　　　　）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F942A7" w:rsidRPr="00FF3A96" w14:paraId="59457E6D" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="251"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10475" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6177FF" w14:textId="50C7488D" w:rsidR="00F942A7" w:rsidRPr="00FF3A96" w:rsidRDefault="00F942A7" w:rsidP="00F942A7">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F942A7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>現在の業務・これまでの活動内容について、具体的にご記入ください。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F942A7" w:rsidRPr="00FF3A96" w14:paraId="0B489B8F" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="3051"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10475" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EAA032C" w14:textId="77777777" w:rsidR="00F942A7" w:rsidRPr="00F942A7" w:rsidRDefault="00F942A7" w:rsidP="00F942A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F942A7" w:rsidRPr="00FF3A96" w14:paraId="0A327C4F" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="251"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10475" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23FF0A15" w14:textId="2EBD1D7E" w:rsidR="00F942A7" w:rsidRPr="00F942A7" w:rsidRDefault="00F942A7" w:rsidP="00F942A7">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F942A7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>今後のビジネスプランについて、具体的にご記入ください。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F942A7" w:rsidRPr="00FF3A96" w14:paraId="7FB82D13" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="2461"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10475" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE60770" w14:textId="77777777" w:rsidR="00F942A7" w:rsidRPr="00F942A7" w:rsidRDefault="00F942A7" w:rsidP="00F942A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F942A7" w:rsidRPr="00FF3A96" w14:paraId="614E6FF6" w14:textId="77777777" w:rsidTr="00F942A7">
+        <w:trPr>
+          <w:trHeight w:val="1983"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5237" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="632FFCED" w14:textId="0DEEA6F7" w:rsidR="00F942A7" w:rsidRPr="00F942A7" w:rsidRDefault="00F942A7" w:rsidP="00F942A7">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F942A7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>５年後の理想像</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5238" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC58A11" w14:textId="22BA6135" w:rsidR="00F942A7" w:rsidRPr="00F942A7" w:rsidRDefault="00F942A7" w:rsidP="00F942A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F942A7" w:rsidRPr="00FF3A96" w14:paraId="5AD7DD04" w14:textId="77777777" w:rsidTr="004A4834">
+        <w:trPr>
+          <w:trHeight w:val="929"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10475" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F0AC295" w14:textId="44EC673A" w:rsidR="00F942A7" w:rsidRPr="00F942A7" w:rsidRDefault="00F942A7" w:rsidP="00F942A7">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F942A7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>課題や悩みを解決するため、</w:t>
+            </w:r>
+            <w:r w:rsidR="005973F7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>グローバルコース</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F942A7">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>で学びたいこと等について、ご記入ください。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F942A7" w:rsidRPr="00FF3A96" w14:paraId="5A6EEDBF" w14:textId="77777777" w:rsidTr="004A4834">
+        <w:trPr>
+          <w:trHeight w:val="5571"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10475" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...54 lines deleted...]
-            </w:r>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D3DA6B" w14:textId="77777777" w:rsidR="00F942A7" w:rsidRPr="004A4834" w:rsidRDefault="00F942A7" w:rsidP="00F942A7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="697C5A6B" w14:textId="7BF5F834" w:rsidR="002A386E" w:rsidRPr="00805FAB" w:rsidRDefault="002A386E" w:rsidP="00FB37A5">
-[...549 lines deleted...]
-    <w:p w14:paraId="5E1D2F17" w14:textId="77777777" w:rsidR="00D6189C" w:rsidRPr="00D6189C" w:rsidRDefault="00D6189C" w:rsidP="003B6217">
+    <w:p w14:paraId="056F74D2" w14:textId="77777777" w:rsidR="00F942A7" w:rsidRPr="00F942A7" w:rsidRDefault="00F942A7" w:rsidP="00F942A7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-          <w:sz w:val="24"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D6189C" w:rsidRPr="00D6189C" w:rsidSect="00E92AD4">
+    <w:sectPr w:rsidR="00F942A7" w:rsidRPr="00F942A7" w:rsidSect="00F942A7">
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="851" w:right="1247" w:bottom="851" w:left="1247" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="227" w:footer="454" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="342" w:charSpace="-3426"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6621F960" w14:textId="77777777" w:rsidR="007A1174" w:rsidRDefault="007A1174" w:rsidP="00155713">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1075B19B" w14:textId="77777777" w:rsidR="007A1174" w:rsidRDefault="007A1174" w:rsidP="00155713">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B8E550C" w14:textId="0BE4A951" w:rsidR="003C6405" w:rsidRPr="00F942A7" w:rsidRDefault="003C6405">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F942A7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>※</w:t>
+    </w:r>
+    <w:r w:rsidR="00F942A7" w:rsidRPr="00F942A7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>行が足りない場合は、適宜、行を追加してください。</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="754B670E" w14:textId="023FCC3A" w:rsidR="003C6405" w:rsidRPr="00F942A7" w:rsidRDefault="003C6405">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F942A7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>※個人の情報にかかるものは個人情報保護法に基づき管理し、</w:t>
+    </w:r>
+    <w:r w:rsidR="00F942A7" w:rsidRPr="00F942A7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>当コース</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F942A7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>運営のための連絡等以外には使用しません。</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="20A47D05" w14:textId="77777777" w:rsidR="007A1174" w:rsidRDefault="007A1174" w:rsidP="00155713">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="42F1D59E" w14:textId="77777777" w:rsidR="007A1174" w:rsidRDefault="007A1174" w:rsidP="00155713">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="193"/>
   <w:drawingGridVerticalSpacing w:val="171"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="13313">
+    <o:shapedefaults v:ext="edit" spidmax="19457">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C01DF6"/>
     <w:rsid w:val="00004185"/>
-    <w:rsid w:val="000A78D1"/>
     <w:rsid w:val="000C71FE"/>
     <w:rsid w:val="000F0456"/>
     <w:rsid w:val="000F05A7"/>
     <w:rsid w:val="00105430"/>
     <w:rsid w:val="00136F35"/>
     <w:rsid w:val="00155713"/>
     <w:rsid w:val="00163550"/>
     <w:rsid w:val="001A1035"/>
     <w:rsid w:val="001B197B"/>
     <w:rsid w:val="001B5FB3"/>
     <w:rsid w:val="002101B3"/>
     <w:rsid w:val="00212DEE"/>
+    <w:rsid w:val="00237112"/>
     <w:rsid w:val="002676DF"/>
     <w:rsid w:val="002875CB"/>
     <w:rsid w:val="002A386E"/>
+    <w:rsid w:val="002C4D1F"/>
     <w:rsid w:val="002F3265"/>
     <w:rsid w:val="002F3F84"/>
     <w:rsid w:val="00364D39"/>
     <w:rsid w:val="00365F0D"/>
     <w:rsid w:val="003B6217"/>
+    <w:rsid w:val="003C6405"/>
     <w:rsid w:val="00407BAB"/>
+    <w:rsid w:val="00426062"/>
+    <w:rsid w:val="004A4834"/>
+    <w:rsid w:val="004B734F"/>
     <w:rsid w:val="004C356A"/>
+    <w:rsid w:val="004D4727"/>
     <w:rsid w:val="00507E88"/>
     <w:rsid w:val="00556554"/>
+    <w:rsid w:val="005973F7"/>
     <w:rsid w:val="005E0787"/>
     <w:rsid w:val="00624F68"/>
     <w:rsid w:val="006956AB"/>
     <w:rsid w:val="006B0D96"/>
     <w:rsid w:val="006E0F76"/>
     <w:rsid w:val="00725883"/>
     <w:rsid w:val="00754284"/>
     <w:rsid w:val="00756D9A"/>
+    <w:rsid w:val="0076779B"/>
     <w:rsid w:val="007A1174"/>
     <w:rsid w:val="007C5F39"/>
     <w:rsid w:val="00805FAB"/>
+    <w:rsid w:val="00817ACC"/>
+    <w:rsid w:val="00856DE4"/>
     <w:rsid w:val="00856DF2"/>
     <w:rsid w:val="00865654"/>
     <w:rsid w:val="00886DDC"/>
     <w:rsid w:val="008C02AD"/>
     <w:rsid w:val="008D7F5A"/>
-    <w:rsid w:val="009B66F9"/>
+    <w:rsid w:val="00952CD9"/>
+    <w:rsid w:val="009C11C9"/>
     <w:rsid w:val="009F4E97"/>
     <w:rsid w:val="00A010F7"/>
+    <w:rsid w:val="00A50F35"/>
     <w:rsid w:val="00B00C82"/>
     <w:rsid w:val="00B06BD3"/>
     <w:rsid w:val="00B421AA"/>
     <w:rsid w:val="00B53DEB"/>
     <w:rsid w:val="00B66BBA"/>
     <w:rsid w:val="00B80228"/>
     <w:rsid w:val="00B80258"/>
     <w:rsid w:val="00B9027C"/>
     <w:rsid w:val="00B90C64"/>
     <w:rsid w:val="00BC6E13"/>
     <w:rsid w:val="00C01DF6"/>
     <w:rsid w:val="00C474E2"/>
+    <w:rsid w:val="00CB2A13"/>
+    <w:rsid w:val="00CC4106"/>
     <w:rsid w:val="00D250D6"/>
     <w:rsid w:val="00D301FE"/>
+    <w:rsid w:val="00D426E2"/>
     <w:rsid w:val="00D6189C"/>
     <w:rsid w:val="00D975B2"/>
     <w:rsid w:val="00DA27BB"/>
     <w:rsid w:val="00DE4CA7"/>
     <w:rsid w:val="00E139EC"/>
+    <w:rsid w:val="00E84ECC"/>
     <w:rsid w:val="00E92AD4"/>
     <w:rsid w:val="00F252D9"/>
     <w:rsid w:val="00F81F13"/>
+    <w:rsid w:val="00F847BE"/>
     <w:rsid w:val="00F90B07"/>
+    <w:rsid w:val="00F942A7"/>
     <w:rsid w:val="00FB37A5"/>
     <w:rsid w:val="00FC4403"/>
+    <w:rsid w:val="00FF3A96"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="13313">
+    <o:shapedefaults v:ext="edit" spidmax="19457">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7BEF2CC9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BF1CED11-BB60-42DD-A406-7CED00FC82BD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -3114,57 +2710,57 @@
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:rsid w:val="00D301FE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="吹き出し (文字)"/>
     <w:link w:val="a8"/>
     <w:rsid w:val="00D301FE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3384,81 +2980,97 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BCFBCAB-8A21-40B0-AECF-179E48FC6FCE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>597</Words>
-  <Characters>340</Characters>
+  <Words>547</Words>
+  <Characters>308</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>936</CharactersWithSpaces>
+  <CharactersWithSpaces>854</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>観光地域づくり推進担当</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>